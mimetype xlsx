--- v0 (2026-03-15)
+++ v1 (2026-07-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1855" uniqueCount="744">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1862" uniqueCount="748">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2261,50 +2261,62 @@
     <t>Parecer Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/233/49._parecer_da_comissao_permanente__projeto_015.pdf</t>
   </si>
   <si>
     <t>PARECER DE COMISSÃO</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/234/50._parecer_da_comissao_permanente__projeto_016.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/229/47._parecer_da_comissao_permanente__projeto_1382.pdf</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/230/48._parecer_da_comissao_permanente__projeto_1384.pdf</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>1385</t>
+  </si>
+  <si>
+    <t>http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/364/022._parecer_conjunto_-_pl_1380-2026_-_institui_codigo_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONJUNTO DAS COMISSÕES PERMANENTES AO PROJETO DE LEI Nº 1.380/2026</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>PRPR</t>
   </si>
   <si>
     <t>Parecer Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/232/48._parecer__-_pr_004-2025.pdf</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/231/49._parecer__-_pr_005-2025.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -2626,56 +2638,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/33/2._projeto_de_lei_complementar_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/60/14._projeto_de_lei_no_002-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_003_decarla.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/165/6._projeto_de_lei_no_06-2025_-_grazielle_-_ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_007_-_grazielle.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/151/31._projeto_de_lei_08-2025_-_decarla_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_no_015-2025_decarla_adih_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/225/projeto_de_lei_no_016-2025_copamess_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/34/3._projeto_de_lei_1.348-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/35/4._projeto_de_lei_1.349-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/36/5._projeto_de_lei_1.350-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/37/6._projeto_de_lei_1.351-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/13/9._projeto_de_lei_no_1.353-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/14/10._projeto_de_lei_no_1.354-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/21/11._projeto_de_lei_no_1.355-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/61/16._projeto_de_lei_no_1.358-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/62/17._projeto_de_lei_no_1.359-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/93/19._projeto_de_lei_no_1.361-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/94/20._projeto_de_lei_no_1.362-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/129/22._projeto_de_lei_no_1.364-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/130/24._projeto_de_lei_no_1.366-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/131/25._projeto_de_lei_no_1.367-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/132/26._projeto_de_lei_no_1368-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/133/27._projeto_de_lei_no_1369-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/126/28._projeto_de_lei_no_1370-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/149/32._projeto_de_lei_no_1.371-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/150/33._projeto_de_lei_no_1.372-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/163/34._projeto_de_lei_no_1.373-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/164/34._projeto_de_lei_no_1.374-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/69/36._projeto_de_lei_no_1376-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/181/37._projeto_de_lei_no_1377-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/182/38._projeto_de_lei_no_1378-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/221/39._projeto_de_lei_no_1379-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/265/40._projeto_de_lei_no_1380-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_no_1.382-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/6/1383_-_altera_lei_937.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/72/projeto_de_lei_no_1.384-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/127/proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/1/13._projeto_de_emenda_a_lei_organica_02-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/31/1-ata_primeira_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/64/3-ata_terceira_reuniao__extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/92/4-ata_quarta_reuniao__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/106/5-ata_quinta_reuniao__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/111/7-ata_setima_reuniao__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/123/8-ata_oitava_reuniao__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/147/9-ata_nona__reuniao__ordinaria__ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/158/10-1_ata_decima__primeira_reuniao__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/162/10-2_ata_decima__segunda__reuniao__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/176/10-3_ata_da_decima_terceira_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/180/10-4_ata_da_decima_quarta__reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/201/10-5_ata_da_decima_quinta__reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/220/10-7_ata_da_decima_setima__reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/2/17a_ata_reuniao_ordinaria_04-11-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/4/19a_ata_reuniao_extraordinaria_19-11-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/222/24a_ata_reuniao_ordinaria_16-12-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/5/ata_reuniao_ordinaria_02-12-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/70/22a_ata_reuniao_extraordinaria_09-12-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/80/23a_ata_reuniao_extraordinaria_23-12-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/15/13._projeto_de_lei_complementar_002-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/128/29._projeto_de_lei_complementar_003-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/16/1._indicacao_no_01-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/17/2._indicacao_no_02-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/23/1._indicacao_no_01-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/24/1._indicacao_no_01-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/25/2._indicacao_no_02-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/26/3._indicacao_no_03-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/28/1._indicacao_-_reforma_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/29/2._indicacao_-_perfuracao_de_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/66/3._indicacao_no_03-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/67/3._indicacao_no_03-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/68/2._indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/76/9._indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/77/indicacao_010-2025_cristiane.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/78/indicacao_005-2025_-_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/79/indicacao_006-2025_-_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/91/5._indicacao_no_05-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/96/001_indicacao_evanir_fotos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/97/002_indicacao_evanir.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/98/4._indicacao_no_04-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/99/9._indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/100/6._indicacao_no_06-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/101/7._indicacao_no_07-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/102/8._indicacao_no_08-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/103/9._indicacao_no_09-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/110/3._indicacao_-_colocacao_de_placas_de_sinalizacao_catules.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/112/6._indicacao_no_06-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/113/7._indicacao_no_07-2025_assinada_com_flavia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/114/1._indicacao_no_01-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/115/2._indicacao_no_02-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/116/3._indicacao_no_03-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/117/4._indicacao_04-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/118/5._indicacao_54-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/119/6._indicacao_no_06-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/124/3._indicacao_no_03-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/125/1._indicacao_no_01-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/145/4._indicacao_no_04-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/146/8._indicacao_no_08-2025_assinada_flavia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/154/8._indicacao_no_08-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/155/9._indicacao_no_09-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/156/10._indicacao_no_10-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/157/5._indicacao_no_05-2025_evanir_e_rivaldo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/160/9._indicacao_no_09-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/161/12._indicacao_no_12-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/167/6._indicacao_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/168/11._indicacao_no_11-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/169/12._indicacao_no_12-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/170/12._indicacao_no_13_a_16.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/171/12._indicacao_no_13_a_16.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/172/12._indicacao_no_13_a_16.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/173/12._indicacao_no_13_a_16.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/174/10._indicacao_no_10-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/175/6._indicacao_no_06-2025_evanir.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/179/7._indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/196/3._indicacao_no_03-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/197/8._indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/198/4._indicacao_-_ampliacao_da_escola_municipal_nelson_braga_comunidade_de_catules.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/199/13._indicacao_no_13-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/200/17._indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/216/5._indicacao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/218/8._indicacao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/219/9._indicacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/9/resposta_ao_requerimento_038-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/10/resposta_ao_requerimento_041-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/226/correspondencia_resposta_ao_requerimento_041-2025__flavia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/235/resposta_ao_requerimento_049-2025_flavia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/19/1._resolucao_01-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/40/4._resolucao_002_promulgo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/73/projeto_de_resolucao_004-2025_substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/74/projeto_de_resolucao_005-2025_substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/18/01._requerimento__-__flavia_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/41/03._requerimento__-_mesa_diretora_veto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/159/24._requerimento_-_evanir.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/214/29._requerimento_-_decarla_recebido.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/195/38._requerimento__-_flavia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/215/41._requerimento__-_flavia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/75/requerimento_049_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/223/requerimento_de_urgencia_050_-_grazielle_decarla_genivaldo_e_flavia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/39/portaria_22_nomeacao_comissao_permanentes.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/42/1._impositiva_evanir.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/43/2._impositiva_vinicius.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/44/3._impositiva_decarla.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/45/4._impositiva_cristiane.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/46/5._impositiva_edivaner.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/48/7._impositiva_grazielle.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/49/8._impositiva_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/50/9._impositiva_rivaldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/51/10._bancada_evanir.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/52/11._bancada_vinicius.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/53/12._bancada_decarla.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/54/13._bancada_cristiane.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/55/14._bancada_edivaner.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/57/7._impositiva_grazielle.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/58/17._bancada_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/59/18._bancada_rivaldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/81/1._pamela_martins_pereira_curriculo_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/82/2._2_marcia_rocha_borges_decarla.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/84/4.1_zelia_azolim_lulli__zelia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/85/5.2__vania_zanardi_mocao_de_reconhecimento_no_005-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/86/6._adelia_maria_alves_da_silva_cristiane.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/87/7.1_regina_goncalves_dos_santos__evanir.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/90/10.1__maria_angela_faria_silva_mocao_de_reconhecimento_no_009-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/121/12._valdenice_gomes_de_castro_mocao_de_reconhecimento_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/122/13._conceicao_dos_reis_dornela_mocao_de_reconhecimento_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/134/14._mocao_amanda.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/136/16._mocao_carlos_vieira.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/137/17._mocao_claudio_henrique.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/138/18._mocao_frederico_santos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/139/19._mocao_luis_claudio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/140/20._mocao_luis_filipe.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/141/21._mocao_paulo_aparecido.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/143/23._mocao_thiago_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/144/24._mocao_kleber_alves.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/178/29._mocao_de_reconhecimento_-__casa_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/185/30._mocao_de_reconhecimento_-__helena.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/186/31._mocao_de_reconhecimento_-__maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/187/32._mocao_de_reconhecimento_-__helenice.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/188/33._mocao_de_reconhecimento_-__rosiney.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/189/34._mocao_de_reconhecimento_-__geraldo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/190/35._mocao_de_reconhecimento_-__oneida.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/191/36._mocao_de_reconhecimento_-__terezinha.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/192/37._mocao_de_reconhecimento_-__maria_jose.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/193/38._mocao_de_reconhecimento_-__lucia.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/194/39._mocao_de_reconhecimento_-__maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/203/47.2_mocao_de_reconhecimento_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/205/49.2_mocao_de_reconhecimento_-_carlos_andre.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/206/50.1_mocao_de_reconhecimento_-_rhael.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/207/51.1_mocao_de_reconhecimento_-_fredericko.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/208/52.1_mocao_de_reconhecimento_-_joao_vitor.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/209/55.2_mocao_de_reconhecimento_-__daniel.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/210/54.5_mocao_de_reconhecimento_-__renato.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/211/55.2_mocao_de_reconhecimento_-__daniel.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/212/56.1_mocao_de_reconhecimento_-__thiago.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/120/14._mocao_de_repudio_001-25_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/152/28._projeto_de_decreto_legislativo_no_003_-_fernando_henrique.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/153/28._projeto_de_decreto_legislativo_no_003_-_fernando_henrique.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/148/5-ata_quinta_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/236/25a_ata_reuniao_extraordinaria_22-12-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/238/26a_ata_reuniao_extraordinaria_29-12-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/202/40._mocao_de_reconhecimento_-__nilton_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/227/5._resolucao_004-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/228/6._resolucao_005-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/233/49._parecer_da_comissao_permanente__projeto_015.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/234/50._parecer_da_comissao_permanente__projeto_016.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/229/47._parecer_da_comissao_permanente__projeto_1382.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/230/48._parecer_da_comissao_permanente__projeto_1384.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/232/48._parecer__-_pr_004-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/231/49._parecer__-_pr_005-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/33/2._projeto_de_lei_complementar_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/60/14._projeto_de_lei_no_002-2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_003_decarla.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/165/6._projeto_de_lei_no_06-2025_-_grazielle_-_ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_007_-_grazielle.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/151/31._projeto_de_lei_08-2025_-_decarla_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/7/projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_no_015-2025_decarla_adih_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/225/projeto_de_lei_no_016-2025_copamess_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/34/3._projeto_de_lei_1.348-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/35/4._projeto_de_lei_1.349-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/36/5._projeto_de_lei_1.350-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/37/6._projeto_de_lei_1.351-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/13/9._projeto_de_lei_no_1.353-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/14/10._projeto_de_lei_no_1.354-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/21/11._projeto_de_lei_no_1.355-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/61/16._projeto_de_lei_no_1.358-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/62/17._projeto_de_lei_no_1.359-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/93/19._projeto_de_lei_no_1.361-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/94/20._projeto_de_lei_no_1.362-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/129/22._projeto_de_lei_no_1.364-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/130/24._projeto_de_lei_no_1.366-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/131/25._projeto_de_lei_no_1.367-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/132/26._projeto_de_lei_no_1368-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/133/27._projeto_de_lei_no_1369-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/126/28._projeto_de_lei_no_1370-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/149/32._projeto_de_lei_no_1.371-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/150/33._projeto_de_lei_no_1.372-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/163/34._projeto_de_lei_no_1.373-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/164/34._projeto_de_lei_no_1.374-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/69/36._projeto_de_lei_no_1376-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/181/37._projeto_de_lei_no_1377-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/182/38._projeto_de_lei_no_1378-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/221/39._projeto_de_lei_no_1379-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/265/40._projeto_de_lei_no_1380-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_no_1.382-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/6/1383_-_altera_lei_937.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/72/projeto_de_lei_no_1.384-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/127/proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/1/13._projeto_de_emenda_a_lei_organica_02-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/31/1-ata_primeira_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/64/3-ata_terceira_reuniao__extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/92/4-ata_quarta_reuniao__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/106/5-ata_quinta_reuniao__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/111/7-ata_setima_reuniao__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/123/8-ata_oitava_reuniao__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/147/9-ata_nona__reuniao__ordinaria__ok.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/158/10-1_ata_decima__primeira_reuniao__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/162/10-2_ata_decima__segunda__reuniao__ordinaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/176/10-3_ata_da_decima_terceira_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/180/10-4_ata_da_decima_quarta__reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/201/10-5_ata_da_decima_quinta__reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/220/10-7_ata_da_decima_setima__reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/2/17a_ata_reuniao_ordinaria_04-11-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/4/19a_ata_reuniao_extraordinaria_19-11-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/222/24a_ata_reuniao_ordinaria_16-12-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/5/ata_reuniao_ordinaria_02-12-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/70/22a_ata_reuniao_extraordinaria_09-12-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/80/23a_ata_reuniao_extraordinaria_23-12-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/15/13._projeto_de_lei_complementar_002-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/128/29._projeto_de_lei_complementar_003-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/16/1._indicacao_no_01-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/17/2._indicacao_no_02-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/23/1._indicacao_no_01-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/24/1._indicacao_no_01-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/25/2._indicacao_no_02-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/26/3._indicacao_no_03-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/28/1._indicacao_-_reforma_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/29/2._indicacao_-_perfuracao_de_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/66/3._indicacao_no_03-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/67/3._indicacao_no_03-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/68/2._indicacao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/76/9._indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/77/indicacao_010-2025_cristiane.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/78/indicacao_005-2025_-_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/79/indicacao_006-2025_-_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/91/5._indicacao_no_05-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/96/001_indicacao_evanir_fotos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/97/002_indicacao_evanir.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/98/4._indicacao_no_04-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/99/9._indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/100/6._indicacao_no_06-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/101/7._indicacao_no_07-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/102/8._indicacao_no_08-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/103/9._indicacao_no_09-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/110/3._indicacao_-_colocacao_de_placas_de_sinalizacao_catules.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/112/6._indicacao_no_06-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/113/7._indicacao_no_07-2025_assinada_com_flavia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/114/1._indicacao_no_01-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/115/2._indicacao_no_02-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/116/3._indicacao_no_03-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/117/4._indicacao_04-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/118/5._indicacao_54-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/119/6._indicacao_no_06-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/124/3._indicacao_no_03-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/125/1._indicacao_no_01-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/145/4._indicacao_no_04-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/146/8._indicacao_no_08-2025_assinada_flavia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/154/8._indicacao_no_08-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/155/9._indicacao_no_09-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/156/10._indicacao_no_10-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/157/5._indicacao_no_05-2025_evanir_e_rivaldo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/160/9._indicacao_no_09-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/161/12._indicacao_no_12-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/167/6._indicacao_-_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/168/11._indicacao_no_11-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/169/12._indicacao_no_12-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/170/12._indicacao_no_13_a_16.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/171/12._indicacao_no_13_a_16.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/172/12._indicacao_no_13_a_16.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/173/12._indicacao_no_13_a_16.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/174/10._indicacao_no_10-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/175/6._indicacao_no_06-2025_evanir.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/179/7._indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/196/3._indicacao_no_03-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/197/8._indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/198/4._indicacao_-_ampliacao_da_escola_municipal_nelson_braga_comunidade_de_catules.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/199/13._indicacao_no_13-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/200/17._indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/216/5._indicacao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/218/8._indicacao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/219/9._indicacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/9/resposta_ao_requerimento_038-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/10/resposta_ao_requerimento_041-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/226/correspondencia_resposta_ao_requerimento_041-2025__flavia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/235/resposta_ao_requerimento_049-2025_flavia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/19/1._resolucao_01-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/40/4._resolucao_002_promulgo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/73/projeto_de_resolucao_004-2025_substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/74/projeto_de_resolucao_005-2025_substitutivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/18/01._requerimento__-__flavia_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/41/03._requerimento__-_mesa_diretora_veto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/159/24._requerimento_-_evanir.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/214/29._requerimento_-_decarla_recebido.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/195/38._requerimento__-_flavia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/215/41._requerimento__-_flavia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/75/requerimento_049_-_flavia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/223/requerimento_de_urgencia_050_-_grazielle_decarla_genivaldo_e_flavia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/39/portaria_22_nomeacao_comissao_permanentes.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/42/1._impositiva_evanir.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/43/2._impositiva_vinicius.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/44/3._impositiva_decarla.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/45/4._impositiva_cristiane.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/46/5._impositiva_edivaner.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/48/7._impositiva_grazielle.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/49/8._impositiva_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/50/9._impositiva_rivaldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/51/10._bancada_evanir.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/52/11._bancada_vinicius.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/53/12._bancada_decarla.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/54/13._bancada_cristiane.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/55/14._bancada_edivaner.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/57/7._impositiva_grazielle.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/58/17._bancada_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/59/18._bancada_rivaldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/81/1._pamela_martins_pereira_curriculo_genivaldo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/82/2._2_marcia_rocha_borges_decarla.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/84/4.1_zelia_azolim_lulli__zelia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/85/5.2__vania_zanardi_mocao_de_reconhecimento_no_005-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/86/6._adelia_maria_alves_da_silva_cristiane.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/87/7.1_regina_goncalves_dos_santos__evanir.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/90/10.1__maria_angela_faria_silva_mocao_de_reconhecimento_no_009-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/121/12._valdenice_gomes_de_castro_mocao_de_reconhecimento_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/122/13._conceicao_dos_reis_dornela_mocao_de_reconhecimento_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/134/14._mocao_amanda.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/136/16._mocao_carlos_vieira.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/137/17._mocao_claudio_henrique.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/138/18._mocao_frederico_santos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/139/19._mocao_luis_claudio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/140/20._mocao_luis_filipe.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/141/21._mocao_paulo_aparecido.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/143/23._mocao_thiago_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/144/24._mocao_kleber_alves.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/178/29._mocao_de_reconhecimento_-__casa_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/185/30._mocao_de_reconhecimento_-__helena.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/186/31._mocao_de_reconhecimento_-__maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/187/32._mocao_de_reconhecimento_-__helenice.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/188/33._mocao_de_reconhecimento_-__rosiney.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/189/34._mocao_de_reconhecimento_-__geraldo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/190/35._mocao_de_reconhecimento_-__oneida.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/191/36._mocao_de_reconhecimento_-__terezinha.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/192/37._mocao_de_reconhecimento_-__maria_jose.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/193/38._mocao_de_reconhecimento_-__lucia.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/194/39._mocao_de_reconhecimento_-__maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/203/47.2_mocao_de_reconhecimento_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/205/49.2_mocao_de_reconhecimento_-_carlos_andre.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/206/50.1_mocao_de_reconhecimento_-_rhael.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/207/51.1_mocao_de_reconhecimento_-_fredericko.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/208/52.1_mocao_de_reconhecimento_-_joao_vitor.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/209/55.2_mocao_de_reconhecimento_-__daniel.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/210/54.5_mocao_de_reconhecimento_-__renato.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/211/55.2_mocao_de_reconhecimento_-__daniel.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/212/56.1_mocao_de_reconhecimento_-__thiago.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/120/14._mocao_de_repudio_001-25_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/152/28._projeto_de_decreto_legislativo_no_003_-_fernando_henrique.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/153/28._projeto_de_decreto_legislativo_no_003_-_fernando_henrique.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/148/5-ata_quinta_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/236/25a_ata_reuniao_extraordinaria_22-12-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/238/26a_ata_reuniao_extraordinaria_29-12-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/202/40._mocao_de_reconhecimento_-__nilton_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/227/5._resolucao_004-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/228/6._resolucao_005-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/233/49._parecer_da_comissao_permanente__projeto_015.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/234/50._parecer_da_comissao_permanente__projeto_016.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/229/47._parecer_da_comissao_permanente__projeto_1382.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/230/48._parecer_da_comissao_permanente__projeto_1384.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/364/022._parecer_conjunto_-_pl_1380-2026_-_institui_codigo_de_saude.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/232/48._parecer__-_pr_004-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serrasalitre.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/231/49._parecer__-_pr_005-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H236"/>
+  <dimension ref="A1:H237"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="198.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="169.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -8646,85 +8658,108 @@
       </c>
       <c r="C234" t="s">
         <v>192</v>
       </c>
       <c r="D234" t="s">
         <v>728</v>
       </c>
       <c r="E234" t="s">
         <v>729</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>737</v>
       </c>
       <c r="H234" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>738</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>25</v>
+        <v>739</v>
       </c>
       <c r="D235" t="s">
-        <v>739</v>
+        <v>728</v>
       </c>
       <c r="E235" t="s">
+        <v>729</v>
+      </c>
+      <c r="G235" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="G235" s="1" t="s">
+      <c r="H235" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>742</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
+        <v>25</v>
+      </c>
+      <c r="D236" t="s">
+        <v>743</v>
+      </c>
+      <c r="E236" t="s">
+        <v>744</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H236" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>746</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
         <v>215</v>
       </c>
-      <c r="D236" t="s">
-[...5 lines deleted...]
-      <c r="G236" s="1" t="s">
+      <c r="D237" t="s">
         <v>743</v>
       </c>
-      <c r="H236" t="s">
+      <c r="E237" t="s">
+        <v>744</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H237" t="s">
         <v>731</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
@@ -8921,50 +8956,51 @@
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>